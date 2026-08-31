--- v1 (2026-03-20)
+++ v2 (2026-08-31)
@@ -12,98 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Expenditure</t>
   </si>
   <si>
     <t>Phone, TV &amp; Internet</t>
   </si>
   <si>
     <t>Account</t>
   </si>
   <si>
     <t xml:space="preserve"> Budget £</t>
   </si>
   <si>
-    <t>Apr</t>
+    <t>Oct</t>
+  </si>
+  <si>
+    <t>Dec</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Mar</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
-    <t>Jun</t>
-[...1 lines deleted...]
-  <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Aug</t>
-  </si>
-[...19 lines deleted...]
-    <t>Mar</t>
   </si>
   <si>
     <t>Mobile phone</t>
   </si>
   <si>
     <t>Bills</t>
   </si>
   <si>
     <t>£36.00</t>
   </si>
   <si>
     <t>£0.00</t>
   </si>
   <si>
     <t>Total:</t>
   </si>
   <si>
     <t>Food &amp; Housekeeping</t>
   </si>
   <si>
     <t>Motoring</t>
   </si>
   <si>
     <t>Vehicle tax</t>
   </si>
@@ -573,1083 +558,1083 @@
         <v>0</v>
       </c>
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" s="2"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="K7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="L7" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="1" t="s">
+      <c r="M7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="N7" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K7" s="1" t="s">
+      <c r="O7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="P7" s="1" t="s">
         <v>10</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="2"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="1" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I12" s="1" t="s">
+      <c r="K12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="L12" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J12" s="1" t="s">
+      <c r="M12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="N12" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K12" s="1" t="s">
+      <c r="O12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="P12" s="1" t="s">
         <v>10</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="1" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F16" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I16" s="1" t="s">
+      <c r="K16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="L16" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J16" s="1" t="s">
+      <c r="M16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="N16" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K16" s="1" t="s">
+      <c r="O16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="P16" s="1" t="s">
         <v>10</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="B21" s="2"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" s="2"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="I24" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H24" s="1" t="s">
+      <c r="J24" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I24" s="1" t="s">
+      <c r="K24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="L24" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J24" s="1" t="s">
+      <c r="M24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="N24" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K24" s="1" t="s">
+      <c r="O24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="P24" s="1" t="s">
         <v>10</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" s="2"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P27" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" s="2"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H29" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="I29" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H29" s="1" t="s">
+      <c r="J29" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I29" s="1" t="s">
+      <c r="K29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="L29" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J29" s="1" t="s">
+      <c r="M29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="N29" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K29" s="1" t="s">
+      <c r="O29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="P29" s="1" t="s">
         <v>10</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C30" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P30" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C33" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C34" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P34" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="B35" s="2"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="K36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="N36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="B37" s="2"/>
     </row>
     <row r="38" spans="1:16">
       <c r="B38" s="2"/>
     </row>
     <row r="39" spans="1:16">
       <c r="B39" s="2"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="1" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="1" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">